--- v0 (2026-06-10)
+++ v1 (2026-10-27)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1375,76 +1374,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="1380" w:dyaOrig="660" w14:anchorId="34ED0FBB">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:69pt;height:33pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:69pt;height:33pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1819600615" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1852915333" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3B5DD4" w14:textId="77777777" w:rsidR="00152964" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Where vto is mortar shear stress, vtest is the force required to remove the bricks, Oc is the stress of gravity load at the testing area and Ab is the sum of two surfaces of brick at the top and bottom horizontal seams.</w:t>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is mortar shear stress, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vtest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the force required to remove the bricks, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the stress of gravity load at the testing area and Ab is the sum of two surfaces of brick at the top and bottom horizontal seams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8B49A9" w14:textId="77777777" w:rsidR="00152964" w:rsidRPr="00910DCA" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D95A259" w14:textId="77777777" w:rsidR="00152964" w:rsidRPr="00910DCA" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2733,52 +2786,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D87A8E" w14:textId="77777777" w:rsidR="00152964" w:rsidRPr="00871F46" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>[1] Dicleli M, Bruneau M. Seismic performance of single-span simply supported and continuous slab-on-girder steel highway bridges. Journal of Structural Engineering, ASCE; 121(10): 1497-1506, 1995.</w:t>
+        <w:t xml:space="preserve">[1] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dicleli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Bruneau M. Seismic performance of single-span simply supported and continuous slab-on-girder steel highway bridges. Journal of Structural Engineering, ASCE; 121(10): 1497-1506, 1995.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E25169" w14:textId="77777777" w:rsidR="00152964" w:rsidRPr="00871F46" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2] AASHTO. LRFD bridge design specifications (4th ed.). Washington (DC): American Association of State Highway and Transportation Officials; 2007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0359E8FD" w14:textId="77777777" w:rsidR="00152964" w:rsidRPr="00871F46" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
@@ -2874,77 +2944,77 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D59D43" w14:textId="77777777" w:rsidR="00152964" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="1070"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FECBEA" w14:textId="77777777" w:rsidR="00152964" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E188CF" w14:textId="77777777" w:rsidR="00152964" w:rsidRDefault="00152964" w:rsidP="00152964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55302FC5" w14:textId="4A0B7750" w:rsidR="002B05E6" w:rsidRPr="00152964" w:rsidRDefault="002B05E6" w:rsidP="00152964"/>
-    <w:sectPr w:rsidR="002B05E6" w:rsidRPr="00152964" w:rsidSect="009A21FF">
+    <w:sectPr w:rsidR="002B05E6" w:rsidRPr="00152964" w:rsidSect="00BB30A2">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2410" w:right="836" w:bottom="1418" w:left="1530" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="2835" w:right="836" w:bottom="1418" w:left="1530" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72776FDA" w14:textId="77777777" w:rsidR="004272EB" w:rsidRDefault="004272EB" w:rsidP="00CD1893">
+    <w:p w14:paraId="63E07136" w14:textId="77777777" w:rsidR="00CC4BA4" w:rsidRDefault="00CC4BA4" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EA64E0D" w14:textId="77777777" w:rsidR="004272EB" w:rsidRDefault="004272EB" w:rsidP="00CD1893">
+    <w:p w14:paraId="004FE4B1" w14:textId="77777777" w:rsidR="00CC4BA4" w:rsidRDefault="00CC4BA4" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2969,121 +3039,121 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FAE97B9" w14:textId="77777777" w:rsidR="004272EB" w:rsidRDefault="004272EB" w:rsidP="00CD1893">
+    <w:p w14:paraId="0F0DBBDC" w14:textId="77777777" w:rsidR="00CC4BA4" w:rsidRDefault="00CC4BA4" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50F368A7" w14:textId="77777777" w:rsidR="004272EB" w:rsidRDefault="004272EB" w:rsidP="00CD1893">
+    <w:p w14:paraId="3C030BB1" w14:textId="77777777" w:rsidR="00CC4BA4" w:rsidRDefault="00CC4BA4" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3388216F" w14:textId="5F4E6292" w:rsidR="008C6D65" w:rsidRPr="00871F46" w:rsidRDefault="009A21FF" w:rsidP="00871F46">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167385AA" wp14:editId="4EAE3E38">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="167385AA" wp14:editId="2A033AAB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:posOffset>15240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-433750</wp:posOffset>
+            <wp:posOffset>-434975</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7594187" cy="1212620"/>
-          <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
+          <wp:extent cx="7535824" cy="1630680"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="9" name="Picture 9"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7594187" cy="1212620"/>
+                    <a:ext cx="7535824" cy="1630680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF510BF"/>
@@ -3345,197 +3415,201 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2E8D"/>
     <w:rsid w:val="000124BC"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="00093C33"/>
     <w:rsid w:val="000C5291"/>
     <w:rsid w:val="000C742D"/>
     <w:rsid w:val="000E6A14"/>
     <w:rsid w:val="000F550C"/>
     <w:rsid w:val="000F76AA"/>
     <w:rsid w:val="00152964"/>
     <w:rsid w:val="00154853"/>
     <w:rsid w:val="001641D1"/>
     <w:rsid w:val="00177ECB"/>
     <w:rsid w:val="001B5EA5"/>
     <w:rsid w:val="001F0FA1"/>
     <w:rsid w:val="001F6289"/>
     <w:rsid w:val="0020283A"/>
     <w:rsid w:val="0023498B"/>
     <w:rsid w:val="002829C3"/>
     <w:rsid w:val="00287F7A"/>
     <w:rsid w:val="002B05E6"/>
     <w:rsid w:val="002B4EDA"/>
     <w:rsid w:val="002D264C"/>
     <w:rsid w:val="002D2A01"/>
     <w:rsid w:val="002F22BE"/>
     <w:rsid w:val="002F78D7"/>
     <w:rsid w:val="00334342"/>
     <w:rsid w:val="003406BC"/>
+    <w:rsid w:val="00344419"/>
     <w:rsid w:val="003906CC"/>
     <w:rsid w:val="003C74E1"/>
     <w:rsid w:val="004126AC"/>
     <w:rsid w:val="004272EB"/>
     <w:rsid w:val="004449EB"/>
     <w:rsid w:val="00445A01"/>
     <w:rsid w:val="00470BF3"/>
     <w:rsid w:val="004777ED"/>
     <w:rsid w:val="004A40DC"/>
     <w:rsid w:val="004B222B"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004F074C"/>
     <w:rsid w:val="004F4054"/>
     <w:rsid w:val="004F43A3"/>
     <w:rsid w:val="004F7E1D"/>
     <w:rsid w:val="00544C1E"/>
     <w:rsid w:val="00552C21"/>
     <w:rsid w:val="00587B49"/>
     <w:rsid w:val="005A21DB"/>
     <w:rsid w:val="005B044B"/>
     <w:rsid w:val="005C607C"/>
     <w:rsid w:val="005D27D7"/>
     <w:rsid w:val="005D5B23"/>
     <w:rsid w:val="0064202B"/>
     <w:rsid w:val="00647EEF"/>
     <w:rsid w:val="0065438D"/>
     <w:rsid w:val="006715E3"/>
     <w:rsid w:val="00682E1B"/>
     <w:rsid w:val="006A0BEE"/>
     <w:rsid w:val="006A2ECF"/>
     <w:rsid w:val="006C122A"/>
     <w:rsid w:val="006C2C35"/>
     <w:rsid w:val="006D7C10"/>
     <w:rsid w:val="006E5D58"/>
     <w:rsid w:val="006E68CC"/>
     <w:rsid w:val="00711DE9"/>
+    <w:rsid w:val="00712B19"/>
     <w:rsid w:val="0072617D"/>
     <w:rsid w:val="007A6B00"/>
     <w:rsid w:val="007D1C43"/>
     <w:rsid w:val="007E462B"/>
     <w:rsid w:val="007F2D2B"/>
     <w:rsid w:val="00802FFD"/>
     <w:rsid w:val="008033A4"/>
     <w:rsid w:val="00806223"/>
     <w:rsid w:val="00806E88"/>
     <w:rsid w:val="00830AEF"/>
     <w:rsid w:val="008641A1"/>
     <w:rsid w:val="00871F46"/>
     <w:rsid w:val="00873167"/>
     <w:rsid w:val="0088014A"/>
     <w:rsid w:val="00887E83"/>
     <w:rsid w:val="008A6472"/>
     <w:rsid w:val="008B3E20"/>
     <w:rsid w:val="008B5E01"/>
     <w:rsid w:val="008C270F"/>
     <w:rsid w:val="008C6D65"/>
     <w:rsid w:val="00910DCA"/>
     <w:rsid w:val="00921390"/>
     <w:rsid w:val="00924D44"/>
     <w:rsid w:val="00996695"/>
     <w:rsid w:val="009A21FF"/>
     <w:rsid w:val="009B0930"/>
     <w:rsid w:val="009C5073"/>
     <w:rsid w:val="009E2225"/>
     <w:rsid w:val="00A1035B"/>
     <w:rsid w:val="00A20C7D"/>
     <w:rsid w:val="00A3057B"/>
     <w:rsid w:val="00A37B65"/>
     <w:rsid w:val="00A81C59"/>
     <w:rsid w:val="00AA3E46"/>
     <w:rsid w:val="00AD7161"/>
     <w:rsid w:val="00AF59BF"/>
     <w:rsid w:val="00AF7225"/>
     <w:rsid w:val="00B20DDE"/>
     <w:rsid w:val="00B372CF"/>
     <w:rsid w:val="00B57F2D"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B821A7"/>
     <w:rsid w:val="00B91079"/>
     <w:rsid w:val="00BB26E8"/>
+    <w:rsid w:val="00BB30A2"/>
     <w:rsid w:val="00BB7205"/>
     <w:rsid w:val="00BC72D9"/>
     <w:rsid w:val="00BE337E"/>
     <w:rsid w:val="00C12531"/>
     <w:rsid w:val="00C2205C"/>
     <w:rsid w:val="00C24E5D"/>
     <w:rsid w:val="00C35547"/>
     <w:rsid w:val="00C454B9"/>
     <w:rsid w:val="00C555EA"/>
     <w:rsid w:val="00C571C0"/>
     <w:rsid w:val="00C57555"/>
     <w:rsid w:val="00C67670"/>
     <w:rsid w:val="00C80CE3"/>
     <w:rsid w:val="00CA2E8D"/>
     <w:rsid w:val="00CA6ADF"/>
     <w:rsid w:val="00CB5066"/>
+    <w:rsid w:val="00CC4BA4"/>
     <w:rsid w:val="00CD1893"/>
     <w:rsid w:val="00CD7AAA"/>
     <w:rsid w:val="00D104ED"/>
     <w:rsid w:val="00D20050"/>
     <w:rsid w:val="00D2207A"/>
     <w:rsid w:val="00D44981"/>
     <w:rsid w:val="00D84AE8"/>
     <w:rsid w:val="00D9185C"/>
     <w:rsid w:val="00D9233F"/>
     <w:rsid w:val="00DB5AAD"/>
     <w:rsid w:val="00DC2B3B"/>
     <w:rsid w:val="00DE0346"/>
     <w:rsid w:val="00E01737"/>
     <w:rsid w:val="00E02AF2"/>
     <w:rsid w:val="00E20774"/>
     <w:rsid w:val="00E261F9"/>
     <w:rsid w:val="00E36CE3"/>
     <w:rsid w:val="00E44202"/>
     <w:rsid w:val="00E507CD"/>
     <w:rsid w:val="00E53192"/>
     <w:rsid w:val="00E73A53"/>
     <w:rsid w:val="00E848DD"/>
     <w:rsid w:val="00EB1AC4"/>
     <w:rsid w:val="00EB33DD"/>
     <w:rsid w:val="00EC25D3"/>
@@ -4265,51 +4339,51 @@
     <w:div w:id="1149401798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4547,51 +4621,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1051FD8F-D22C-403F-9066-551BBD992E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1055</Words>
   <Characters>6019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>